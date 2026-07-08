--- v0 (2026-05-17)
+++ v1 (2026-07-08)
@@ -3324,72 +3324,84 @@
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">5a. </w:t>
       </w:r>
       <w:r w:rsidR="002E4D9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="002E4D9D" w:rsidRPr="002E4D9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>awody wykonywane………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBEDEF2" w14:textId="00D1CC87" w:rsidR="007E7F50" w:rsidRDefault="00EA3C4E" w:rsidP="007E7F50">
+    <w:p w14:paraId="0EBEDEF2" w14:textId="449DCA0E" w:rsidR="007E7F50" w:rsidRDefault="00EA3C4E" w:rsidP="007E7F50">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">5b. </w:t>
       </w:r>
       <w:r w:rsidR="002E4D9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zawód, w którym osoba ubiegająca się o zarejestrowanie jako bezrobotny chciałaby pracować i ma ku temu odpowiednie kompetencje i kwalifikacje potwierdzone stosownymi dokumentami lub udokumentowaną ciągłość pracy w okresie minimum 3 miesięcy: </w:t>
+        <w:t xml:space="preserve">Zawód, w którym osoba ubiegająca się o zarejestrowanie jako </w:t>
+      </w:r>
+      <w:r w:rsidR="006C77EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>poszukujący pracy</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chciałaby pracować i ma ku temu odpowiednie kompetencje i kwalifikacje potwierdzone stosownymi dokumentami lub udokumentowaną ciągłość pracy w okresie minimum 3 miesięcy: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2369D3" w14:textId="4371CE17" w:rsidR="00CF4774" w:rsidRPr="002242FB" w:rsidRDefault="002E4D9D" w:rsidP="007E7F50">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………..……..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E578C72" w14:textId="7F16D65E" w:rsidR="00BE47BD" w:rsidRPr="002E4D9D" w:rsidRDefault="002E4D9D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
@@ -4907,70 +4919,64 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>NIE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="56DF654C" w14:textId="77777777" w:rsidR="009B1D17" w:rsidRDefault="009B1D17" w:rsidP="003C6C62">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6173B8DB" w14:textId="35587A50" w:rsidR="003C6C62" w:rsidRDefault="003C6C62" w:rsidP="003C6C62">
+    <w:p w14:paraId="6173B8DB" w14:textId="7EA92322" w:rsidR="003C6C62" w:rsidRDefault="003C6C62" w:rsidP="003C6C62">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Wyrażam zainteresowanie podjęciem zatrudnienia w państwach Unii Europejskiej, Islandii, Lichtensteinu, Norwegii lub Szwajcarii.  </w:t>
+        <w:t xml:space="preserve">3. Wyrażam zainteresowanie podjęciem zatrudnienia w państwach UE/ EOG  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8027F0" w14:textId="77777777" w:rsidR="003C6C62" w:rsidRPr="003C6C62" w:rsidRDefault="003C6C62" w:rsidP="003C6C62">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6C62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> TAK       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C252F26" w14:textId="0289132F" w:rsidR="003C6C62" w:rsidRPr="003C6C62" w:rsidRDefault="003C6C62" w:rsidP="003C6C62">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6085,87 +6091,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57633760" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00B73746" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Zawiesiłam(</w:t>
-[...35 lines deleted...]
-              <w:t>) do CEIDG wniosek o zawieszenie wykonywania działalności gospodarczej i okres zawieszenia nadal trwa).</w:t>
+              <w:t>Zawiesiłam(łem) wykonywanie działalności gospodarczej (tj. zgłosiłam(łem) do CEIDG wniosek o zawieszenie wykonywania działalności gospodarczej i okres zawieszenia nadal trwa).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="145050AB" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00B73746" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="68336E16" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="007B1D90" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -7338,69 +7308,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B6DAA2C" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00B73746" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nabyłam(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">) po ustaniu zatrudnienia, innej pracy zarobkowej, zaprzestaniu prowadzenia pozarolniczej działalności, prawo do </w:t>
+              <w:t xml:space="preserve">Nabyłam(łem) po ustaniu zatrudnienia, innej pracy zarobkowej, zaprzestaniu prowadzenia pozarolniczej działalności, prawo do </w:t>
             </w:r>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nauczycielskiego świadczenia kompensacyjnego, zasiłku przedemerytalnego, świadczenia przedemerytalnego, świadczenia rehabilitacyjnego, zasiłku chorobowego, zasiłku macierzyńskiego lub zasiłku w wysokości zasiłku macierzyńskiego</w:t>
             </w:r>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2926315A" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00B73746" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -7467,69 +7419,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B07234D" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00B73746" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:pStyle w:val="LITlitera"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nabyłam(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">) prawo </w:t>
+              <w:t xml:space="preserve">Nabyłam(łem) prawo </w:t>
             </w:r>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">do emerytury albo renty z tytułu niezdolności do pracy, przyznanego przez zagraniczny organ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>emerytalny lub rentowy, w wysokości co najmniej najniższej emerytury albo renty z tytułu niezdolności do pracy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -7723,69 +7657,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A5F0298" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00B73746" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:pStyle w:val="LITlitera"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nabyłam(</w:t>
-[...17 lines deleted...]
-              <w:t>) prawo do</w:t>
+              <w:t>Nabyłam(łem) prawo do</w:t>
             </w:r>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> świadczenia pielęgnacyjnego lub specjalnego zasiłku opiekuńczego</w:t>
             </w:r>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (na podstawie ustawy o świadczeniach rodzinnych).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F35A02" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00B73746" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:pStyle w:val="LITlitera"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -7858,69 +7774,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68209D33" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00B73746" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:pStyle w:val="LITlitera"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nabyłam(</w:t>
-[...17 lines deleted...]
-              <w:t>) prawo do</w:t>
+              <w:t>Nabyłam(łem) prawo do</w:t>
             </w:r>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zasiłku dla opiekuna</w:t>
             </w:r>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (na podstawie ustawy o ustaleniu i wypłacie zasiłków dla opiekunów).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="463B9A8C" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00B73746" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -8094,51 +7992,50 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A5BF7F0" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRDefault="00EF4971" w:rsidP="00441A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B73746">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Jestem wpisany(a) do KRS - Krajowego Rejestru Sądowego Przedsiębiorców / Stowarzyszeń / innej organizacji społecznej i zawodowej / Fundacji / ZOZ. </w:t>
             </w:r>
           </w:p>
@@ -8796,68 +8693,86 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6549E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6549E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OŚWIADCZENIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0D2FE9" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00A6549E" w:rsidRDefault="00EF4971" w:rsidP="00A6549E">
+    <w:p w14:paraId="1B0D2FE9" w14:textId="65F47D5A" w:rsidR="00EF4971" w:rsidRPr="00A6549E" w:rsidRDefault="00EF4971" w:rsidP="00A6549E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6549E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Informacje, dane i oświadczenia przedstawione we wniosku o rejestrację jako bezrobotny składam pod rygorem odpowiedzialności karnej za składanie fałszywych oświadczeń lub zatajenie prawdy „ Jestem świadomy(a) odpowiedzialności karnej za złożenie fałszywego oświadczenia, wynikającej z art. 233 § 1 i 6  ustawy z dnia 6 czerwca 1997 r. - Kodeks Karny”</w:t>
+        <w:t xml:space="preserve">Informacje, dane i oświadczenia przedstawione we wniosku o rejestrację jako </w:t>
+      </w:r>
+      <w:r w:rsidR="0017769D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>poszukujący pracy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6549E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> składam pod rygorem odpowiedzialności karnej za składanie fałszywych oświadczeń lub zatajenie prawdy „ Jestem świadomy(a) odpowiedzialności karnej za złożenie fałszywego oświadczenia, wynikającej z art. 233 § 1 i 6  ustawy z dnia 6 czerwca 1997 r. - Kodeks Karny”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E42CA8" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00A6549E" w:rsidRDefault="00EF4971" w:rsidP="00A6549E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0491F589" w14:textId="55B487AD" w:rsidR="00EF4971" w:rsidRPr="00A6549E" w:rsidRDefault="00EF4971" w:rsidP="00A6549E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6549E">
         <w:rPr>
@@ -9131,142 +9046,140 @@
     <w:p w14:paraId="0B087292" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00AB51FB" w:rsidRDefault="00EF4971" w:rsidP="00C17A2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="3" w:line="365" w:lineRule="auto"/>
         <w:ind w:hanging="427"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB51FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Administratorem Pani/Pana Danych Osobowych (zwanym dalej „ADO”) jest Powiatowy Urząd Pracy w Rybniku z siedzibą przy ul. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 1,  44-200 Rybnik; e-mail: </w:t>
+        <w:t xml:space="preserve">Administratorem Pani/Pana Danych Osobowych (zwanym dalej „ADO”) jest Powiatowy Urząd Pracy w Rybniku z siedzibą przy ul. Jankowickiej 1,  44-200 Rybnik; e-mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB51FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>kancelaria@rybnik.praca.gov.pl</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB51FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1FF526" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00AB51FB" w:rsidRDefault="00EF4971" w:rsidP="00C17A2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="83" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="427"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB51FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Może Pani/Pan skontaktować się z Inspektorem Ochrony Danych (IOD) za pośrednictwem e-maila: iod@rybnik.praca.gov.pl; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0C8FCB" w14:textId="77777777" w:rsidR="00EF4971" w:rsidRPr="00AB51FB" w:rsidRDefault="00EF4971" w:rsidP="00C17A2C">
+    <w:p w14:paraId="0B0C8FCB" w14:textId="51960DDC" w:rsidR="00EF4971" w:rsidRPr="00AB51FB" w:rsidRDefault="00EF4971" w:rsidP="00C17A2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="3" w:line="365" w:lineRule="auto"/>
         <w:ind w:hanging="427"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB51FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pani/Pana dane osobowe są przetwarzane na podstawie art. 6 ust. 1 lit. c), e) RODO, bowiem przetwarzanie Pani/Pana danych jest niezbędne  do wypełnienia obowiązku prawnego ciążącego na administratorze, ponadto przetwarzanie Pani/Pana danych jest niezbędne do wykonania zadań realizowanych w interesie publicznym lub w ramach sprawowania władzy publicznej powierzonej ADO w szczególności na podstawie art. 38 ust. 1 ustawy  z 20.03.2025 r. o rynku pracy i służbach zatrudnienia , art. 35a ust. 2 pkt 2 ustawy z dnia 27 sierpnia 1997 r. o rehabilitacji zawodowej  i społecznej oraz zatrudnianiu osób niepełnosprawnych, ustawy  z dnia 13 czerwca 2003 r. o zatrudnieniu socjalnym, ustawy z dnia 9 listopada 2000 r.  o repatriacji. Dane są także przetwarzane na podstawie ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego w związku z prowadzonymi postępowaniami administracyjnymi. Natomiast w przypadku gdy bezrobotny w związku z aktywizacją lub podnoszeniem kwalifikacji zawodowych wnioskuje o zastosowanie danej formy pomocy i zawarcie z Powiatowym Urzędem Pracy w Rybniku umowy cywilnoprawnej dodatkową podstawą prawną przetwarzania Państwa danych jest art. 6 ust. 1 lit. b) RODO; </w:t>
+        <w:t xml:space="preserve">Pani/Pana dane osobowe są przetwarzane na podstawie art. 6 ust. 1 lit. c), e) RODO, bowiem przetwarzanie Pani/Pana danych jest niezbędne  do wypełnienia obowiązku prawnego ciążącego na administratorze, ponadto przetwarzanie Pani/Pana danych jest niezbędne do wykonania zadań realizowanych w interesie publicznym lub w ramach sprawowania władzy publicznej powierzonej ADO w szczególności na podstawie art. 38 ust. 1 ustawy  z 20.03.2025 r. o rynku pracy i służbach zatrudnienia , art. 35a ust. 2 pkt 2 ustawy z dnia 27 sierpnia 1997 r. o rehabilitacji zawodowej  i społecznej oraz zatrudnianiu osób niepełnosprawnych, ustawy  z dnia 13 czerwca 2003 r. o zatrudnieniu socjalnym, ustawy z dnia 9 listopada 2000 r.  o repatriacji. Dane są także przetwarzane na podstawie ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego w związku z prowadzonymi postępowaniami administracyjnymi. Natomiast w przypadku gdy </w:t>
+      </w:r>
+      <w:r w:rsidR="0017769D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>poszukujący pracy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB51FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w związku z aktywizacją lub podnoszeniem kwalifikacji zawodowych wnioskuje o zastosowanie danej formy pomocy i zawarcie z Powiatowym Urzędem Pracy w Rybniku umowy cywilnoprawnej dodatkową podstawą prawną przetwarzania Państwa danych jest art. 6 ust. 1 lit. b) RODO; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11642BD8" w14:textId="77777777" w:rsidR="00C17A2C" w:rsidRDefault="00C17A2C" w:rsidP="00C17A2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="3" w:line="365" w:lineRule="auto"/>
         <w:ind w:hanging="427"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
@@ -9437,76 +9350,92 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="3" w:line="365" w:lineRule="auto"/>
         <w:ind w:hanging="427"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB51FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Ma Pani/Pan prawo wniesienia skargi do organu nadzorczego, tj. do Prezesa Urzędu Ochrony Danych Osobowych, jeżeli sądzi Pani /Pan, że przetwarzanie jej/jego danych narusza przepisy prawa; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECC6FF0" w14:textId="1E2DB6B0" w:rsidR="007F2D8D" w:rsidRDefault="007F2D8D" w:rsidP="00C17A2C">
+    <w:p w14:paraId="6ECC6FF0" w14:textId="527F4435" w:rsidR="007F2D8D" w:rsidRDefault="007F2D8D" w:rsidP="00C17A2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="3" w:line="365" w:lineRule="auto"/>
         <w:ind w:hanging="427"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F2D8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podanie przez Panią/Pana danych osobowych jest wymogiem ustawowym wynikającym z ustawy z dnia 20 marca 2025 r. o rynku pracy i         służbach zatrudnienia. Rejestracja w charakterze bezrobotnego jest dobrowolna, jednakże w przypadku zdecydowania się na korzystanie z usług i form pomocy oferowanych przez powiatowy urząd pracy, podanie danych osobowych jest obowiązkowe, a zakres przekazanych danych wynika z ww. ustawy oraz ustawy z 14 czerwca 1960 r. Kodeks postępowania administracyjnego. Odmowa udostępnienia przez Panią/Pana danych spowoduje niemożność rejestracji osoby ubiegającej się o zarejestrowanie jako </w:t>
+        <w:t xml:space="preserve">Podanie przez Panią/Pana danych osobowych jest wymogiem ustawowym wynikającym z ustawy z dnia 20 marca 2025 r. o rynku pracy i         służbach zatrudnienia. Rejestracja w charakterze </w:t>
+      </w:r>
+      <w:r w:rsidR="0017769D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>poszukującego pracy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jest dobrowolna, jednakże w przypadku zdecydowania się na korzystanie z usług i form pomocy oferowanych przez powiatowy urząd pracy, podanie danych osobowych jest obowiązkowe, a zakres przekazanych danych wynika z ww. ustawy oraz ustawy z 14 czerwca 1960 r. Kodeks postępowania administracyjnego. Odmowa udostępnienia przez Panią/Pana danych spowoduje niemożność rejestracji osoby ubiegającej się o zarejestrowanie jako </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>poszukujący pracy</w:t>
       </w:r>
       <w:r w:rsidRPr="007F2D8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBDE0B1" w14:textId="56165872" w:rsidR="00EF4971" w:rsidRPr="00C17A2C" w:rsidRDefault="00EF4971" w:rsidP="00C17A2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
@@ -9748,93 +9677,93 @@
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EF4971" w:rsidRPr="003C6C62" w:rsidSect="00EF4971">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="566" w:bottom="851" w:left="851" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A254DB1" w14:textId="77777777" w:rsidR="006A4E91" w:rsidRDefault="006A4E91">
+    <w:p w14:paraId="0822551A" w14:textId="77777777" w:rsidR="00E379F6" w:rsidRDefault="00E379F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="029204F9" w14:textId="77777777" w:rsidR="006A4E91" w:rsidRDefault="006A4E91">
+    <w:p w14:paraId="0BEAB684" w14:textId="77777777" w:rsidR="00E379F6" w:rsidRDefault="00E379F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -9898,61 +9827,61 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5E61C27D" w14:textId="77777777" w:rsidR="005C0E47" w:rsidRDefault="005C0E47">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FA41C07" w14:textId="77777777" w:rsidR="006A4E91" w:rsidRDefault="006A4E91">
+    <w:p w14:paraId="1A3E4A29" w14:textId="77777777" w:rsidR="00E379F6" w:rsidRDefault="00E379F6">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2897B450" w14:textId="77777777" w:rsidR="006A4E91" w:rsidRDefault="006A4E91">
+    <w:p w14:paraId="0DF778DF" w14:textId="77777777" w:rsidR="00E379F6" w:rsidRDefault="00E379F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03E5196A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29948C7C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -11485,182 +11414,185 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1182234438">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="168301605">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1101876367">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="619410834">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2041320082">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="388304536">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE47BD"/>
     <w:rsid w:val="00022651"/>
     <w:rsid w:val="00044C95"/>
     <w:rsid w:val="000B333E"/>
     <w:rsid w:val="000C0B76"/>
     <w:rsid w:val="000E580E"/>
     <w:rsid w:val="00101D64"/>
     <w:rsid w:val="0011013D"/>
     <w:rsid w:val="00152A15"/>
+    <w:rsid w:val="0017769D"/>
     <w:rsid w:val="001A155E"/>
     <w:rsid w:val="001A501D"/>
     <w:rsid w:val="002029A0"/>
     <w:rsid w:val="0020356A"/>
     <w:rsid w:val="002242FB"/>
     <w:rsid w:val="00232260"/>
     <w:rsid w:val="00233325"/>
     <w:rsid w:val="00270984"/>
     <w:rsid w:val="00285C94"/>
     <w:rsid w:val="002905B9"/>
     <w:rsid w:val="002A7C04"/>
     <w:rsid w:val="002B01C6"/>
     <w:rsid w:val="002C3770"/>
     <w:rsid w:val="002D21AC"/>
     <w:rsid w:val="002E4D9D"/>
     <w:rsid w:val="002F696D"/>
     <w:rsid w:val="00350DC8"/>
     <w:rsid w:val="003C6C62"/>
     <w:rsid w:val="0044437A"/>
-    <w:rsid w:val="00473547"/>
     <w:rsid w:val="0047415B"/>
     <w:rsid w:val="00487579"/>
     <w:rsid w:val="004A355F"/>
     <w:rsid w:val="004C7636"/>
     <w:rsid w:val="004D4296"/>
     <w:rsid w:val="00512734"/>
     <w:rsid w:val="005615F1"/>
     <w:rsid w:val="005C0E47"/>
     <w:rsid w:val="005C5A5C"/>
+    <w:rsid w:val="005D3C9F"/>
     <w:rsid w:val="0061410F"/>
     <w:rsid w:val="006153D1"/>
     <w:rsid w:val="00620E79"/>
     <w:rsid w:val="00674F79"/>
     <w:rsid w:val="006902B7"/>
     <w:rsid w:val="006A4E91"/>
     <w:rsid w:val="006B0D02"/>
+    <w:rsid w:val="006C77EE"/>
     <w:rsid w:val="006E3570"/>
     <w:rsid w:val="00702741"/>
     <w:rsid w:val="0073240C"/>
     <w:rsid w:val="00734ED3"/>
     <w:rsid w:val="0078568E"/>
     <w:rsid w:val="007C56FF"/>
     <w:rsid w:val="007E2916"/>
     <w:rsid w:val="007E7F50"/>
     <w:rsid w:val="007F20B8"/>
     <w:rsid w:val="007F2D8D"/>
     <w:rsid w:val="008058C2"/>
     <w:rsid w:val="00810646"/>
     <w:rsid w:val="00820C34"/>
     <w:rsid w:val="00826ACF"/>
     <w:rsid w:val="00881A6F"/>
     <w:rsid w:val="008844B0"/>
+    <w:rsid w:val="008A29E9"/>
     <w:rsid w:val="008B77AD"/>
     <w:rsid w:val="008F23C4"/>
     <w:rsid w:val="00922E98"/>
     <w:rsid w:val="00927656"/>
     <w:rsid w:val="009433EA"/>
     <w:rsid w:val="00984258"/>
     <w:rsid w:val="009B1D17"/>
     <w:rsid w:val="009C5162"/>
     <w:rsid w:val="009E5F77"/>
     <w:rsid w:val="009E7088"/>
     <w:rsid w:val="009F3F13"/>
     <w:rsid w:val="009F7EE0"/>
     <w:rsid w:val="00A17B04"/>
     <w:rsid w:val="00A20E4F"/>
+    <w:rsid w:val="00A44D47"/>
     <w:rsid w:val="00A513A4"/>
     <w:rsid w:val="00A6549E"/>
     <w:rsid w:val="00AA231D"/>
     <w:rsid w:val="00AB51FB"/>
     <w:rsid w:val="00AE0DCE"/>
     <w:rsid w:val="00B07EE5"/>
     <w:rsid w:val="00BC1AB4"/>
     <w:rsid w:val="00BE47BD"/>
     <w:rsid w:val="00C17A2C"/>
     <w:rsid w:val="00CF4774"/>
     <w:rsid w:val="00D219E3"/>
     <w:rsid w:val="00D82CE4"/>
     <w:rsid w:val="00D855C0"/>
     <w:rsid w:val="00DD5561"/>
     <w:rsid w:val="00DD66A8"/>
     <w:rsid w:val="00DF25EE"/>
     <w:rsid w:val="00E01BA0"/>
     <w:rsid w:val="00E04A9F"/>
+    <w:rsid w:val="00E379F6"/>
     <w:rsid w:val="00E4616F"/>
     <w:rsid w:val="00E6004F"/>
     <w:rsid w:val="00E917D8"/>
     <w:rsid w:val="00EA3C4E"/>
     <w:rsid w:val="00EC1AB6"/>
     <w:rsid w:val="00EF4971"/>
     <w:rsid w:val="00F36A58"/>
     <w:rsid w:val="00F4189B"/>
     <w:rsid w:val="00F60A87"/>
     <w:rsid w:val="00F6664F"/>
     <w:rsid w:val="00F716D1"/>
     <w:rsid w:val="00F75CE8"/>
     <w:rsid w:val="00F808E2"/>
     <w:rsid w:val="00FB5688"/>
     <w:rsid w:val="00FB5FA3"/>
-    <w:rsid w:val="00FC2D86"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="34CCD028"/>
@@ -12697,67 +12629,67 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{543BA826-BDEA-4328-88D0-3A2B45CC960D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>15022</Characters>
+  <Pages>7</Pages>
+  <Words>2498</Words>
+  <Characters>14994</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
+  <Lines>124</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PUP Racibórz</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17491</CharactersWithSpaces>
+  <CharactersWithSpaces>17458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Edyta Trojańska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>