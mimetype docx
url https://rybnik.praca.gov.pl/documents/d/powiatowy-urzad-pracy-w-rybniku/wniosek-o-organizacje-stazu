--- v0 (2026-05-17)
+++ v1 (2026-06-29)
@@ -6526,51 +6526,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>raport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> AC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058075B8" w14:textId="77777777" w:rsidR="00551152" w:rsidRDefault="00551152" w:rsidP="00551152">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F8F2AD" w14:textId="77777777" w:rsidR="000D78D6" w:rsidRDefault="000D78D6" w:rsidP="00551152">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="634574CC" w14:textId="16D22F51" w:rsidR="000B0472" w:rsidRDefault="00000000" w:rsidP="000B0472">
+    <w:p w14:paraId="634574CC" w14:textId="217E244A" w:rsidR="000B0472" w:rsidRDefault="00000000" w:rsidP="000B0472">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-709492146"/>
           <w:placeholder>
             <w:docPart w:val="7338FEC7E46A4247ACCB58B9C29C939B"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="000B0472" w:rsidRPr="00837408">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:szCs w:val="24"/>
             </w:rPr>
@@ -6610,66 +6610,80 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>…</w:t>
           </w:r>
           <w:r w:rsidR="000B0472" w:rsidRPr="00837408">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>……</w:t>
           </w:r>
           <w:r w:rsidR="000B0472">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>……</w:t>
           </w:r>
           <w:r w:rsidR="000B0472" w:rsidRPr="00837408">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>…………</w:t>
           </w:r>
+          <w:r w:rsidR="00000442">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>………………...</w:t>
+          </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="68C28AC8" w14:textId="77777777" w:rsidR="00551152" w:rsidRDefault="00551152" w:rsidP="00551152">
+    <w:p w14:paraId="68C28AC8" w14:textId="19C75B3C" w:rsidR="00551152" w:rsidRDefault="00551152" w:rsidP="00551152">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>data i podpis pracownika Działu Instrumentów Rynku Pracy</w:t>
+        <w:t xml:space="preserve">data i podpis pracownika Działu </w:t>
+      </w:r>
+      <w:r w:rsidR="00000442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wsparcia Przedsiębiorczości i Zatrudnienia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A531ADD" w14:textId="77777777" w:rsidR="00551152" w:rsidRDefault="00551152" w:rsidP="00551152">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313A3B98" w14:textId="77777777" w:rsidR="00551152" w:rsidRDefault="00551152" w:rsidP="00551152">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30B1B3CD" w14:textId="77777777" w:rsidR="00E61916" w:rsidRDefault="00E61916" w:rsidP="00551152">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="220D0F9C" w14:textId="4629C829" w:rsidR="00551152" w:rsidRDefault="00623CBE" w:rsidP="00551152">
       <w:pPr>
@@ -11026,58 +11040,58 @@
       </w:r>
       <w:r w:rsidRPr="00837408">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Podpis i pieczątka Dyrektora PUP</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B41B91" w:rsidRPr="00837408" w:rsidSect="00354B0F">
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="1134" w:bottom="284" w:left="1134" w:header="0" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708" w:equalWidth="0">
         <w:col w:w="9638"/>
       </w:cols>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FBC465D" w14:textId="77777777" w:rsidR="0050556D" w:rsidRDefault="0050556D" w:rsidP="00354B0F">
+    <w:p w14:paraId="622EF76C" w14:textId="77777777" w:rsidR="007536BA" w:rsidRDefault="007536BA" w:rsidP="00354B0F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1028BE77" w14:textId="77777777" w:rsidR="0050556D" w:rsidRDefault="0050556D" w:rsidP="00354B0F">
+    <w:p w14:paraId="527D03EF" w14:textId="77777777" w:rsidR="007536BA" w:rsidRDefault="007536BA" w:rsidP="00354B0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -11236,105 +11250,72 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="632EAB32" w14:textId="77777777" w:rsidR="0051083C" w:rsidRPr="00073DCB" w:rsidRDefault="0051083C" w:rsidP="0051083C">
     <w:pPr>
       <w:pStyle w:val="Tytu"/>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00073DCB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">ul. </w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve"> 1, 44-200 Rybnik, tel. 32 422 60 95, 32 422 16 23, 32 426 00 36, fax 32 422 39 62</w:t>
+      <w:t>ul. Jankowicka 1, 44-200 Rybnik, tel. 32 422 60 95, 32 422 16 23, 32 426 00 36, fax 32 422 39 62</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="106A83D2" w14:textId="77777777" w:rsidR="0051083C" w:rsidRPr="00073DCB" w:rsidRDefault="0051083C" w:rsidP="0051083C">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00073DCB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>e-mail</w:t>
-[...9 lines deleted...]
-      <w:t>: kancelaria@rybnik.praca.gov.pl</w:t>
+      <w:t>e-mail: kancelaria@rybnik.praca.gov.pl</w:t>
     </w:r>
     <w:r w:rsidRPr="00073DCB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>, www.rybnik.praca.gov.pl</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="614FBCEB" w14:textId="77777777" w:rsidR="0051083C" w:rsidRPr="00073DCB" w:rsidRDefault="0051083C" w:rsidP="0051083C">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00073DCB">
       <w:rPr>
@@ -11439,58 +11420,58 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="34DE151B" w14:textId="77777777" w:rsidR="00301052" w:rsidRDefault="00301052">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BEE52FC" w14:textId="77777777" w:rsidR="0050556D" w:rsidRDefault="0050556D" w:rsidP="00354B0F">
+    <w:p w14:paraId="35ADDCEA" w14:textId="77777777" w:rsidR="007536BA" w:rsidRDefault="007536BA" w:rsidP="00354B0F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64546F26" w14:textId="77777777" w:rsidR="0050556D" w:rsidRDefault="0050556D" w:rsidP="00354B0F">
+    <w:p w14:paraId="3B8FE7E7" w14:textId="77777777" w:rsidR="007536BA" w:rsidRDefault="007536BA" w:rsidP="00354B0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="41B2D82B" w14:textId="77777777" w:rsidR="00096458" w:rsidRPr="002221CB" w:rsidRDefault="00096458" w:rsidP="00096458">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096458">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15324,75 +15305,76 @@
   <w:num w:numId="40" w16cid:durableId="1720327154">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="961182873">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1380596203">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="521166047">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1134719495">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="863516542">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="M55ZRBCTj7nTDt54ioGkdOPlfGekGTkD/MzGxwsh8icEZy5R28797a074aooi/vA5IeODNvmATHrgh9+kSjq+g==" w:salt="C81Du0lcbySjY6iNNwFyVg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="r3OoQRo/fXaLHcdnqKmBZB04hQwS5sSMR7Q8VBm98aGl7mGDNDL2iT373S6XxTJ9CT1S4NquM5q8k4QDz8bPTQ==" w:salt="5eVfA2phs5CHukslsS7LAQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00354B0F"/>
+    <w:rsid w:val="00000442"/>
     <w:rsid w:val="00011195"/>
     <w:rsid w:val="0004621A"/>
     <w:rsid w:val="000476B0"/>
     <w:rsid w:val="0006687B"/>
     <w:rsid w:val="000714F1"/>
     <w:rsid w:val="00073543"/>
     <w:rsid w:val="00076419"/>
     <w:rsid w:val="00086050"/>
     <w:rsid w:val="00096458"/>
     <w:rsid w:val="000A1C66"/>
     <w:rsid w:val="000B0472"/>
     <w:rsid w:val="000B3220"/>
     <w:rsid w:val="000B4C8A"/>
     <w:rsid w:val="000B623F"/>
     <w:rsid w:val="000C3928"/>
     <w:rsid w:val="000D78D6"/>
     <w:rsid w:val="000E5267"/>
     <w:rsid w:val="000E68D1"/>
     <w:rsid w:val="00103CB0"/>
     <w:rsid w:val="00105875"/>
     <w:rsid w:val="00106ACE"/>
     <w:rsid w:val="0015376B"/>
     <w:rsid w:val="00161668"/>
     <w:rsid w:val="00167873"/>
     <w:rsid w:val="00170619"/>
@@ -15461,50 +15443,51 @@
     <w:rsid w:val="005D15C1"/>
     <w:rsid w:val="005D366F"/>
     <w:rsid w:val="005E1279"/>
     <w:rsid w:val="005F6675"/>
     <w:rsid w:val="005F7B75"/>
     <w:rsid w:val="00606AB8"/>
     <w:rsid w:val="00623CBE"/>
     <w:rsid w:val="00625B48"/>
     <w:rsid w:val="00631ED3"/>
     <w:rsid w:val="006356B8"/>
     <w:rsid w:val="00656756"/>
     <w:rsid w:val="00676007"/>
     <w:rsid w:val="006A0DE8"/>
     <w:rsid w:val="006D0627"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006D711B"/>
     <w:rsid w:val="006F1F8B"/>
     <w:rsid w:val="006F5A29"/>
     <w:rsid w:val="006F5BBE"/>
     <w:rsid w:val="007028E9"/>
     <w:rsid w:val="00715D77"/>
     <w:rsid w:val="007236F7"/>
     <w:rsid w:val="00725095"/>
     <w:rsid w:val="0072778A"/>
     <w:rsid w:val="00730343"/>
+    <w:rsid w:val="007536BA"/>
     <w:rsid w:val="007B1988"/>
     <w:rsid w:val="007B6C8D"/>
     <w:rsid w:val="00805DA2"/>
     <w:rsid w:val="00827A30"/>
     <w:rsid w:val="00830DCF"/>
     <w:rsid w:val="00831E88"/>
     <w:rsid w:val="0083496D"/>
     <w:rsid w:val="00836C03"/>
     <w:rsid w:val="00837408"/>
     <w:rsid w:val="00846482"/>
     <w:rsid w:val="008537E1"/>
     <w:rsid w:val="00856B97"/>
     <w:rsid w:val="00877E6B"/>
     <w:rsid w:val="00883666"/>
     <w:rsid w:val="0089293C"/>
     <w:rsid w:val="008A0414"/>
     <w:rsid w:val="008B1B1C"/>
     <w:rsid w:val="008C0060"/>
     <w:rsid w:val="008F1F8A"/>
     <w:rsid w:val="008F398A"/>
     <w:rsid w:val="008F75EF"/>
     <w:rsid w:val="00900644"/>
     <w:rsid w:val="00913E22"/>
     <w:rsid w:val="00961624"/>
     <w:rsid w:val="00963BE2"/>
@@ -15548,55 +15531,57 @@
     <w:rsid w:val="00B5219B"/>
     <w:rsid w:val="00B605CC"/>
     <w:rsid w:val="00B65CDF"/>
     <w:rsid w:val="00B74503"/>
     <w:rsid w:val="00B815E5"/>
     <w:rsid w:val="00B85DC4"/>
     <w:rsid w:val="00B91A21"/>
     <w:rsid w:val="00B93AB9"/>
     <w:rsid w:val="00BC7CC0"/>
     <w:rsid w:val="00BE0E76"/>
     <w:rsid w:val="00BE585E"/>
     <w:rsid w:val="00C03140"/>
     <w:rsid w:val="00C051CF"/>
     <w:rsid w:val="00C07C28"/>
     <w:rsid w:val="00C50F96"/>
     <w:rsid w:val="00C63FA0"/>
     <w:rsid w:val="00C72D20"/>
     <w:rsid w:val="00C80EFA"/>
     <w:rsid w:val="00CA4CED"/>
     <w:rsid w:val="00CB5DA2"/>
     <w:rsid w:val="00CE480F"/>
     <w:rsid w:val="00CF3402"/>
     <w:rsid w:val="00D03475"/>
     <w:rsid w:val="00D3200E"/>
     <w:rsid w:val="00D37E89"/>
+    <w:rsid w:val="00D54062"/>
     <w:rsid w:val="00D619D9"/>
     <w:rsid w:val="00D66A2A"/>
     <w:rsid w:val="00D66F03"/>
     <w:rsid w:val="00D7067B"/>
     <w:rsid w:val="00D94A73"/>
+    <w:rsid w:val="00DA4A0E"/>
     <w:rsid w:val="00DB1BD0"/>
     <w:rsid w:val="00DB7280"/>
     <w:rsid w:val="00DB7DEC"/>
     <w:rsid w:val="00DE4B04"/>
     <w:rsid w:val="00DE6416"/>
     <w:rsid w:val="00DF0FD2"/>
     <w:rsid w:val="00E04D1D"/>
     <w:rsid w:val="00E0772B"/>
     <w:rsid w:val="00E21F2A"/>
     <w:rsid w:val="00E40A72"/>
     <w:rsid w:val="00E5108B"/>
     <w:rsid w:val="00E57C49"/>
     <w:rsid w:val="00E60E14"/>
     <w:rsid w:val="00E61916"/>
     <w:rsid w:val="00E93A65"/>
     <w:rsid w:val="00EB542A"/>
     <w:rsid w:val="00EE3689"/>
     <w:rsid w:val="00EE6037"/>
     <w:rsid w:val="00EF56A5"/>
     <w:rsid w:val="00EF7A99"/>
     <w:rsid w:val="00F14E68"/>
     <w:rsid w:val="00F17483"/>
     <w:rsid w:val="00F310BC"/>
     <w:rsid w:val="00F36C30"/>
     <w:rsid w:val="00F815AE"/>
@@ -18267,51 +18252,51 @@
           <w:r w:rsidRPr="00512D75">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
             </w:rPr>
             <w:t>Kliknij lub naciśnij tutaj, aby wprowadzić tekst.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9662D4BE74A450E8B5574FD742BC1F8"/>
         <w:category>
           <w:name w:val="Ogólne"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC151228-2FE6-439A-A1D5-4E012A06EF2A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00692C17" w:rsidP="00692C17">
+        <w:p w:rsidR="00532183" w:rsidRDefault="00692C17" w:rsidP="00692C17">
           <w:pPr>
             <w:pStyle w:val="E9662D4BE74A450E8B5574FD742BC1F8"/>
           </w:pPr>
           <w:r w:rsidRPr="00512D75">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
             </w:rPr>
             <w:t>Kliknij lub naciśnij tutaj, aby wprowadzić tekst.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -18427,50 +18412,51 @@
     <w:rsid w:val="00167873"/>
     <w:rsid w:val="00170619"/>
     <w:rsid w:val="00176FCF"/>
     <w:rsid w:val="001B38C4"/>
     <w:rsid w:val="001E2FDF"/>
     <w:rsid w:val="001E3A9F"/>
     <w:rsid w:val="002128F1"/>
     <w:rsid w:val="0024684E"/>
     <w:rsid w:val="00246AC4"/>
     <w:rsid w:val="002856D9"/>
     <w:rsid w:val="002C4520"/>
     <w:rsid w:val="002D41DA"/>
     <w:rsid w:val="00301B2F"/>
     <w:rsid w:val="0035067C"/>
     <w:rsid w:val="0035085A"/>
     <w:rsid w:val="00366FA0"/>
     <w:rsid w:val="003961A3"/>
     <w:rsid w:val="003D29F8"/>
     <w:rsid w:val="003E3B27"/>
     <w:rsid w:val="00407061"/>
     <w:rsid w:val="00411DC4"/>
     <w:rsid w:val="00430B1D"/>
     <w:rsid w:val="00454A2E"/>
     <w:rsid w:val="00512BEC"/>
     <w:rsid w:val="00530C25"/>
+    <w:rsid w:val="00532183"/>
     <w:rsid w:val="00541425"/>
     <w:rsid w:val="005461F7"/>
     <w:rsid w:val="005474CE"/>
     <w:rsid w:val="00551BEA"/>
     <w:rsid w:val="00562C36"/>
     <w:rsid w:val="00594CF6"/>
     <w:rsid w:val="005B5287"/>
     <w:rsid w:val="005D020D"/>
     <w:rsid w:val="005D15C1"/>
     <w:rsid w:val="006041F0"/>
     <w:rsid w:val="006164AD"/>
     <w:rsid w:val="00631ED3"/>
     <w:rsid w:val="0068106E"/>
     <w:rsid w:val="00692C17"/>
     <w:rsid w:val="006E16B7"/>
     <w:rsid w:val="006F6645"/>
     <w:rsid w:val="007039FB"/>
     <w:rsid w:val="00730343"/>
     <w:rsid w:val="0073094D"/>
     <w:rsid w:val="00742BA3"/>
     <w:rsid w:val="00827A30"/>
     <w:rsid w:val="00830DCF"/>
     <w:rsid w:val="00836C03"/>
     <w:rsid w:val="00837BC4"/>
     <w:rsid w:val="00846482"/>
@@ -18478,69 +18464,71 @@
     <w:rsid w:val="00876B74"/>
     <w:rsid w:val="00883666"/>
     <w:rsid w:val="008A0414"/>
     <w:rsid w:val="008C14B9"/>
     <w:rsid w:val="008D37C9"/>
     <w:rsid w:val="008D7582"/>
     <w:rsid w:val="00913E22"/>
     <w:rsid w:val="009466C7"/>
     <w:rsid w:val="00953B58"/>
     <w:rsid w:val="00961624"/>
     <w:rsid w:val="00963BE2"/>
     <w:rsid w:val="00980DF6"/>
     <w:rsid w:val="009819F4"/>
     <w:rsid w:val="0098459D"/>
     <w:rsid w:val="009C5F53"/>
     <w:rsid w:val="009D3174"/>
     <w:rsid w:val="00A01F1A"/>
     <w:rsid w:val="00A15C5D"/>
     <w:rsid w:val="00A17BF1"/>
     <w:rsid w:val="00A8183A"/>
     <w:rsid w:val="00A91DAC"/>
     <w:rsid w:val="00A922B6"/>
     <w:rsid w:val="00A952C4"/>
     <w:rsid w:val="00AC13FD"/>
     <w:rsid w:val="00AC3ED9"/>
+    <w:rsid w:val="00AC44E7"/>
     <w:rsid w:val="00AD79CE"/>
     <w:rsid w:val="00AD7E41"/>
     <w:rsid w:val="00AF1D6E"/>
     <w:rsid w:val="00B050ED"/>
     <w:rsid w:val="00B33FB3"/>
     <w:rsid w:val="00B65CDF"/>
     <w:rsid w:val="00B65E2F"/>
     <w:rsid w:val="00BB2208"/>
     <w:rsid w:val="00BC1B47"/>
     <w:rsid w:val="00BD512E"/>
     <w:rsid w:val="00BD5492"/>
     <w:rsid w:val="00BD6A3D"/>
     <w:rsid w:val="00C63FA0"/>
     <w:rsid w:val="00C77884"/>
     <w:rsid w:val="00C80EFA"/>
     <w:rsid w:val="00C84081"/>
     <w:rsid w:val="00CF662F"/>
     <w:rsid w:val="00D3226E"/>
     <w:rsid w:val="00D4596D"/>
+    <w:rsid w:val="00D54062"/>
     <w:rsid w:val="00DE144C"/>
     <w:rsid w:val="00DF0FD2"/>
     <w:rsid w:val="00E406FF"/>
     <w:rsid w:val="00E526B9"/>
     <w:rsid w:val="00E60E14"/>
     <w:rsid w:val="00E93A65"/>
     <w:rsid w:val="00EB542A"/>
     <w:rsid w:val="00F36C30"/>
     <w:rsid w:val="00F54228"/>
     <w:rsid w:val="00F7758F"/>
     <w:rsid w:val="00FD75E3"/>
     <w:rsid w:val="00FF019F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -19563,70 +19551,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41B7057D-685E-429C-9402-75CC650B7623}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3814</Words>
-  <Characters>22884</Characters>
+  <Words>3817</Words>
+  <Characters>22908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>190</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26645</CharactersWithSpaces>
+  <CharactersWithSpaces>26672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominik Budny</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>